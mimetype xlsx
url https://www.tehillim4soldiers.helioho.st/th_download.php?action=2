--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -9,625 +9,490 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="CodexWorld\PhpXlsxGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1178" uniqueCount="1178">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1045" uniqueCount="1045">
   <si>
     <t>אביעד חיים בן נועה</t>
   </si>
   <si>
     <t>אביעד יאיר בן שרית</t>
   </si>
   <si>
-    <t>אבישי בן מרים</t>
-[...1 lines deleted...]
-  <si>
     <t>אביתר בן יפית</t>
   </si>
   <si>
     <t>אבנר בן רחל</t>
   </si>
   <si>
     <t>אברהם אשר בן רבקה</t>
   </si>
   <si>
     <t>אברהם בן משה</t>
   </si>
   <si>
     <t>אברהם בן נוית</t>
   </si>
   <si>
     <t>אברהם בן פרחיה</t>
   </si>
   <si>
     <t>אברהם בן תמר</t>
   </si>
   <si>
     <t>אברהם שבתי בן רחל</t>
   </si>
   <si>
     <t>אהרון בן דבורה סילבה</t>
   </si>
   <si>
     <t>אוהד בן אביטל</t>
   </si>
   <si>
-    <t>אוהד בן ברכה</t>
-[...1 lines deleted...]
-  <si>
     <t>אוהד בן דבורה דבי</t>
   </si>
   <si>
     <t>אופיר חיים בן שרית</t>
   </si>
   <si>
     <t>אופק בן אורלי</t>
   </si>
   <si>
     <t>אופק בן לבנת</t>
   </si>
   <si>
     <t>אור אהרון בן אילנית</t>
   </si>
   <si>
     <t>אור בן אירית ענת</t>
   </si>
   <si>
-    <t>אור בן ז׳נה</t>
-[...1 lines deleted...]
-  <si>
     <t>אור בן ננה</t>
   </si>
   <si>
-    <t>אור בן רחל</t>
-[...1 lines deleted...]
-  <si>
     <t>אורי בן ניב</t>
   </si>
   <si>
     <t>אוריאל שמעון בן רחל</t>
   </si>
   <si>
-    <t>אוריה בן נלי ( מצב קשה- כדור בראש)</t>
-[...1 lines deleted...]
-  <si>
     <t>אייל אברהם בן אסתר</t>
   </si>
   <si>
     <t>אייל בן איריס</t>
   </si>
   <si>
-    <t>אייל בן פנינה</t>
-[...1 lines deleted...]
-  <si>
     <t>אייל בן רות</t>
   </si>
   <si>
     <t>אייל בן שולמית</t>
   </si>
   <si>
     <t>אייל סולטן בן פנינה</t>
   </si>
   <si>
     <t>אייל שמואל בן אביבה</t>
   </si>
   <si>
     <t>איליה בן ילנה</t>
   </si>
   <si>
     <t>איתי בן אוסנת</t>
   </si>
   <si>
     <t>איתי בן מיכל</t>
   </si>
   <si>
     <t>איתי בן מירי מרים</t>
   </si>
   <si>
     <t>איתי בן עדי</t>
   </si>
   <si>
     <t>איתי בן עידית</t>
   </si>
   <si>
-    <t>איתי בן רינת</t>
-[...1 lines deleted...]
-  <si>
     <t>איתי יחזקאל בן שרית עפרה</t>
   </si>
   <si>
     <t>איתי יששכר בן אסתר</t>
   </si>
   <si>
     <t>איתי מנחם בן דבורה</t>
   </si>
   <si>
     <t>איתי עמנואל בן תימור</t>
   </si>
   <si>
     <t>איתמר בן רות</t>
   </si>
   <si>
     <t>איתן בן אודליה</t>
   </si>
   <si>
     <t>איתן בן רבקה</t>
   </si>
   <si>
     <t>איתן בן שירה</t>
   </si>
   <si>
-    <t>איתן מיכאל בן ריעות</t>
-[...1 lines deleted...]
-  <si>
     <t>איתן מנחם בן דבורה</t>
   </si>
   <si>
     <t>אלון בן מירב</t>
   </si>
   <si>
     <t>אלחנן בן לבנת</t>
   </si>
   <si>
     <t>אליאל בן פנינה</t>
   </si>
   <si>
     <t>אליה בן מרים</t>
   </si>
   <si>
     <t>אליה בן ענבל</t>
   </si>
   <si>
-    <t>אליה בן ריבקה</t>
-[...1 lines deleted...]
-  <si>
     <t>אליה דוד בן אסתר ברכה</t>
   </si>
   <si>
-    <t>אליה דוד בן אסתר שרה</t>
-[...1 lines deleted...]
-  <si>
     <t>אליקים יהודה בן חדוה</t>
   </si>
   <si>
     <t>אלירז בן רחל</t>
   </si>
   <si>
     <t>אלמוג בן דורית</t>
   </si>
   <si>
     <t>אלמוג בן שנהב</t>
   </si>
   <si>
-    <t>אלנתן רפאל בן יוכבד ( נפצע בעיניו)</t>
-[...1 lines deleted...]
-  <si>
     <t>אלעד בן אוה</t>
   </si>
   <si>
     <t>אלעד בן ענת</t>
   </si>
   <si>
     <t>אלעזר בן אורנה</t>
   </si>
   <si>
     <t>אמיתי אביב בן מאירה</t>
   </si>
   <si>
     <t>אמיתי בן מרים</t>
   </si>
   <si>
-    <t>אסי (אסף) בן פרנוס</t>
-[...1 lines deleted...]
-  <si>
     <t>אסף בן אורנה</t>
   </si>
   <si>
     <t>אסף בן גלית</t>
   </si>
   <si>
     <t>ארז בן מוריה</t>
   </si>
   <si>
-    <t>אריאלֹ בן פרידה</t>
-[...1 lines deleted...]
-  <si>
     <t>אריאל בן ברכה</t>
   </si>
   <si>
     <t>אריאל ניסים חי בן זר</t>
   </si>
   <si>
     <t>אריאל שלמה בן מלכה חיה</t>
   </si>
   <si>
-    <t>אריה בן ורד</t>
-[...1 lines deleted...]
-  <si>
     <t>ארמיאס בן עלמנט</t>
   </si>
   <si>
     <t>ארנון בן אביגיל</t>
   </si>
   <si>
     <t>בן בן אילנית</t>
   </si>
   <si>
-    <t>בן בן גליה</t>
-[...1 lines deleted...]
-  <si>
     <t>בן בן מאיה</t>
   </si>
   <si>
-    <t>בן בן פליפה</t>
-[...1 lines deleted...]
-  <si>
     <t>בניהו בן אושרת</t>
   </si>
   <si>
     <t>בנימין בן אביבה</t>
   </si>
   <si>
     <t>בער בן רחל</t>
   </si>
   <si>
     <t>ברק בן לני אילנית</t>
   </si>
   <si>
     <t>בת אל מרים בת אורלי</t>
   </si>
   <si>
-    <t>ג׳ניה בן ילנה</t>
-[...1 lines deleted...]
-  <si>
     <t>גאיה בת מירב</t>
   </si>
   <si>
-    <t>גבע בן אביטל</t>
-[...1 lines deleted...]
-  <si>
     <t>גבריאל בן רחל</t>
   </si>
   <si>
-    <t>גולן בן גבריאלה נורה</t>
-[...1 lines deleted...]
-  <si>
     <t>גיא בן אורית</t>
   </si>
   <si>
     <t>גיא בן דינה</t>
   </si>
   <si>
     <t>גיא בן יפעת מרים</t>
   </si>
   <si>
     <t>גיא בן מילכה</t>
   </si>
   <si>
     <t>גיא בן רחל</t>
   </si>
   <si>
     <t>גל בן גילה</t>
   </si>
   <si>
     <t>גל בן ליאורה</t>
   </si>
   <si>
     <t>גל ניסים בן שרה</t>
   </si>
   <si>
     <t>גלי בת אורלי</t>
   </si>
   <si>
     <t>גלעד איתי בן אפרת</t>
   </si>
   <si>
     <t>גלעד בן הדר</t>
   </si>
   <si>
-    <t>דביר בן שלומית</t>
-[...1 lines deleted...]
-  <si>
     <t>דוד בן זיוה</t>
   </si>
   <si>
     <t>דוד בן מרים</t>
   </si>
   <si>
     <t>דוד בן שולמית</t>
   </si>
   <si>
     <t>דוד דמיטרי בן אילמירה</t>
   </si>
   <si>
     <t>דוד מיכאל בן אנה חנה</t>
   </si>
   <si>
     <t>דור ישראל בן ויקטוריה</t>
   </si>
   <si>
     <t>דייאן בן נאדיה</t>
   </si>
   <si>
-    <t>דן בן בריג׳יט</t>
-[...1 lines deleted...]
-  <si>
     <t>דן בן לירז</t>
   </si>
   <si>
-    <t>דניאלֹ בן מרינה</t>
-[...1 lines deleted...]
-  <si>
     <t>דניאל בן אסתר</t>
   </si>
   <si>
-    <t>דניאל בן טניה</t>
-[...1 lines deleted...]
-  <si>
     <t>דניאל בן ליז רבקה</t>
   </si>
   <si>
     <t>דניאל בן מרינה</t>
   </si>
   <si>
     <t>דניאל בן רותם</t>
   </si>
   <si>
     <t>הדר בן אורית</t>
   </si>
   <si>
-    <t>הראלֹ בן מרים</t>
-[...1 lines deleted...]
-  <si>
     <t>הרץ פיש בן אירן</t>
   </si>
   <si>
-    <t>זיו רועי בן מירב</t>
-[...1 lines deleted...]
-  <si>
     <t>חגי בן אוריאנה</t>
   </si>
   <si>
     <t>חגי בן פרידה</t>
   </si>
   <si>
-    <t>חגי נפתלי בן אסתר אביגיל</t>
-[...1 lines deleted...]
-  <si>
     <t>חיים בן גלית</t>
   </si>
   <si>
     <t>חיים בן נטלי</t>
   </si>
   <si>
     <t>חיים בן סולטנה</t>
   </si>
   <si>
-    <t>חיים משה נפתלי בן רות רייזל</t>
-[...4 lines deleted...]
-  <si>
     <t>חנוך בן גילה</t>
   </si>
   <si>
     <t>טל בן אלונה</t>
   </si>
   <si>
     <t>טל בן דורית</t>
   </si>
   <si>
-    <t>טל בן מיכל</t>
-[...1 lines deleted...]
-  <si>
     <t>יאיר בן איילה</t>
   </si>
   <si>
     <t>יאיר בן איריס</t>
   </si>
   <si>
     <t>יאיר יונה בן דרורה ציפורה מלכה</t>
   </si>
   <si>
-    <t>יאיר משה בן יפעת</t>
-[...1 lines deleted...]
-  <si>
     <t>יאיר נתנאל בן נעמי פייגא</t>
   </si>
   <si>
     <t>ידידיה בן עובדיה</t>
   </si>
   <si>
     <t>יהודה בן אסתר</t>
   </si>
   <si>
     <t>יהודה בן לאה</t>
   </si>
   <si>
     <t>יהונתן בן אופיר</t>
   </si>
   <si>
-    <t>יהונתן בן חמדה</t>
-[...1 lines deleted...]
-  <si>
     <t>יהונתן בן יונית</t>
   </si>
   <si>
     <t>יהונתן בן מירב</t>
   </si>
   <si>
     <t>יהונתן חיים בן חמדה</t>
   </si>
   <si>
     <t>יהונתן חיים בן תמר מרים</t>
   </si>
   <si>
-    <t>יהונתן יצחק בן אילת</t>
-[...7 lines deleted...]
-  <si>
     <t>יהושע חננאל בן מלכה</t>
   </si>
   <si>
     <t>יהלי בן רונית</t>
   </si>
   <si>
     <t>יואב בן גלית</t>
   </si>
   <si>
     <t>יואב בן יפעה</t>
   </si>
   <si>
     <t>יואב בן עינת</t>
   </si>
   <si>
     <t>יואב בן ענת</t>
   </si>
   <si>
     <t>יובל בן יעל</t>
   </si>
   <si>
     <t>יובל בן מיכל</t>
   </si>
   <si>
     <t>יונתן בן איריס</t>
   </si>
   <si>
     <t>יונתן בן יוכבד</t>
   </si>
   <si>
     <t>יונתן בן לימור</t>
   </si>
   <si>
-    <t>יונתן בן ענת (קשה)</t>
-[...4 lines deleted...]
-  <si>
     <t>יונתן שמעון בן עליזה בינה</t>
   </si>
   <si>
     <t>יוסף בן אושרה</t>
   </si>
   <si>
-    <t>יוסף בן אפרת</t>
-[...1 lines deleted...]
-  <si>
     <t>יוסף בן קטרינה</t>
   </si>
   <si>
     <t>יוסף חיים בן אסתר</t>
   </si>
   <si>
-    <t>יוסף חיים בן אפרת מרים</t>
-[...1 lines deleted...]
-  <si>
     <t>יוסף חיים בן יעל</t>
   </si>
   <si>
     <t>יוסף יצחק בן צופיה</t>
   </si>
   <si>
     <t>יועד אור בן דינה</t>
   </si>
   <si>
-    <t>יועד עידו בן פרידה רבקה</t>
-[...1 lines deleted...]
-  <si>
     <t>יורם רועי בן חנה</t>
   </si>
   <si>
-    <t>ייבגני בן אליזבטה</t>
-[...1 lines deleted...]
-  <si>
     <t>ים שלמה בן עליזה</t>
   </si>
   <si>
     <t>יניב בן עופרה</t>
   </si>
   <si>
     <t>יניר בן נירה</t>
   </si>
   <si>
-    <t>יסף חיים בן אסתר</t>
-[...2 lines deleted...]
-    <t>יצחק בן נאוה</t>
+    <t>יצחק בן דבורה סלבי</t>
   </si>
   <si>
     <t>יקיר בן סאנה</t>
   </si>
   <si>
-    <t>ישי אליעזר בן חנה סולטנה</t>
-[...4 lines deleted...]
-  <si>
     <t>ישראל בן חיה זלדה</t>
   </si>
   <si>
     <t>ישראל מאיר בן דינה</t>
   </si>
   <si>
     <t>ליאור בן אילנה</t>
   </si>
   <si>
-    <t>ליאור בן מזל</t>
-[...1 lines deleted...]
-  <si>
     <t>ליאור בן נתנאל</t>
   </si>
   <si>
     <t>ליאת בת לימור</t>
   </si>
   <si>
     <t>ליעם אברהם בן אביטל</t>
   </si>
   <si>
     <t>לירון בן שולה</t>
   </si>
   <si>
     <t>לירן בן רחל</t>
   </si>
   <si>
     <t>מאור בן אביבה</t>
   </si>
   <si>
     <t>מאור בן מאיה</t>
   </si>
   <si>
     <t>מאיר בן נועה</t>
   </si>
   <si>
     <t>מור בן עדי</t>
@@ -638,389 +503,293 @@
   <si>
     <t>מיכאל בן גליה</t>
   </si>
   <si>
     <t>מיכאל יחיאל בן אסתר</t>
   </si>
   <si>
     <t>מיכה בן אורה</t>
   </si>
   <si>
     <t>מנחם אליעזר בן שרה</t>
   </si>
   <si>
     <t>מנחם בן דבורה</t>
   </si>
   <si>
     <t>מנחם דוד בן מרים</t>
   </si>
   <si>
     <t>מנחם משה בן דינה טובה</t>
   </si>
   <si>
     <t>מעין בן טל</t>
   </si>
   <si>
-    <t>מקסים בן אולגה</t>
-[...4 lines deleted...]
-  <si>
     <t>מרדכי אהרון בן גולדה</t>
   </si>
   <si>
     <t>מרדכי בן רחל</t>
   </si>
   <si>
     <t>מרדכי ברוך בן טובה</t>
   </si>
   <si>
     <t>מרטין בן דיאנה אסתר</t>
   </si>
   <si>
-    <t>משה בן דינה</t>
-[...1 lines deleted...]
-  <si>
     <t>משה בן מרינה</t>
   </si>
   <si>
-    <t>משה בן שושנה</t>
-[...1 lines deleted...]
-  <si>
     <t>משה חיים בן אסתר</t>
   </si>
   <si>
     <t>מתן בן אפרת</t>
   </si>
   <si>
     <t>מתן בן מיכל</t>
   </si>
   <si>
     <t>מתן בן עליזה</t>
   </si>
   <si>
     <t>מתן בן רונית</t>
   </si>
   <si>
     <t>מתן דוד בן דפנה</t>
   </si>
   <si>
     <t>מתן מרדכי בן מרים אסתר</t>
   </si>
   <si>
     <t>מתן שאול הכהן בן אפרת</t>
   </si>
   <si>
-    <t>מתניה בן תרצה</t>
-[...1 lines deleted...]
-  <si>
     <t>נאור בן דליה</t>
   </si>
   <si>
     <t>נבו בן גילי</t>
   </si>
   <si>
-    <t>נדב בן מריה</t>
-[...1 lines deleted...]
-  <si>
     <t>נהוראי בן רינת</t>
   </si>
   <si>
     <t>נועם בן אורית</t>
   </si>
   <si>
     <t>נועם בן טובה</t>
   </si>
   <si>
-    <t>נחמיה שלום דוב בער בן ארלין</t>
-[...1 lines deleted...]
-  <si>
     <t>נחמן אליהו בן חנה</t>
   </si>
   <si>
     <t>נחמן דוד בן מרים</t>
   </si>
   <si>
     <t>נטע אבישי בן טל</t>
   </si>
   <si>
     <t>ניב בן גלי</t>
   </si>
   <si>
     <t>ניסים בן ענבל</t>
   </si>
   <si>
     <t>ניקיטה בן לודמילה</t>
   </si>
   <si>
     <t>ניר בן אורנה</t>
   </si>
   <si>
     <t>ניר בן גלדיס</t>
   </si>
   <si>
     <t>ניר בן מאיה</t>
   </si>
   <si>
     <t>ניר בן נטלי</t>
   </si>
   <si>
     <t>ניר בן פנינה</t>
   </si>
   <si>
     <t>ניר רפאל בן גלית בלה</t>
   </si>
   <si>
     <t>נעם בן אביטל</t>
   </si>
   <si>
     <t>נריה אהרון בן רונית</t>
   </si>
   <si>
     <t>נריה אורי בן אבישג</t>
   </si>
   <si>
     <t>נתן בן פטריסיה</t>
   </si>
   <si>
-    <t>נתנאל בן נאוה</t>
-[...1 lines deleted...]
-  <si>
     <t>נתנאל בן נעמי פייגא</t>
   </si>
   <si>
     <t>נתנאל יהודה בן שלומית</t>
   </si>
   <si>
     <t>נתנאל יעקב בן יהודית שרה</t>
   </si>
   <si>
-    <t>נתנאל מנחם בן טלי ויקטוריה</t>
-[...4 lines deleted...]
-  <si>
     <t>סלע ישראל בן רני</t>
   </si>
   <si>
     <t>סער בן יעל</t>
   </si>
   <si>
     <t>סער בן לימור</t>
   </si>
   <si>
-    <t>סער בן מרים</t>
-[...1 lines deleted...]
-  <si>
     <t>סער בן עפרה</t>
   </si>
   <si>
     <t>סתיו בת אורית</t>
   </si>
   <si>
     <t>עדי בן חוה</t>
   </si>
   <si>
     <t>עדן בת אסנת</t>
   </si>
   <si>
     <t>עודד בן מיכל</t>
   </si>
   <si>
     <t>עוז בן רויטל</t>
   </si>
   <si>
     <t>עוז ברוך בן רבקה</t>
   </si>
   <si>
-    <t>עומר בן דורית</t>
-[...1 lines deleted...]
-  <si>
     <t>עומר בן טלי</t>
   </si>
   <si>
     <t>עומר בן לימור</t>
   </si>
   <si>
     <t>עומר בן נועה</t>
   </si>
   <si>
     <t>עומר בן ריקי</t>
   </si>
   <si>
     <t>עומר בן רקפת רבקה</t>
   </si>
   <si>
     <t>עומרי בן ניבה</t>
   </si>
   <si>
     <t>עומרי בן עינת</t>
   </si>
   <si>
     <t>עופר בן יהודית</t>
   </si>
   <si>
-    <t>עז ברוך בן רבקה.</t>
-[...4 lines deleted...]
-  <si>
     <t>עידו בן אריאל</t>
   </si>
   <si>
     <t>עידו בן רויטל</t>
   </si>
   <si>
     <t>עידו בן שירלי</t>
   </si>
   <si>
     <t>עידו יעקב בן נורית</t>
   </si>
   <si>
-    <t>עידן בן ליאורה</t>
-[...37 lines deleted...]
-  <si>
     <t>תומר בן ציפורה</t>
   </si>
   <si>
     <t>אדם בן שני</t>
   </si>
   <si>
     <t>אסיף בן כרמית</t>
   </si>
   <si>
     <t>בן שילה בן קיטי שפרה</t>
   </si>
   <si>
-    <t>גלעד דוד בן סימה חנה</t>
-[...4 lines deleted...]
-  <si>
     <t>דור אלמוג בן מורן</t>
   </si>
   <si>
     <t>יאיר בן זהבית זוהרה</t>
   </si>
   <si>
     <t>אהרון רן בן תמר</t>
   </si>
   <si>
     <t>אייל בן מונא</t>
   </si>
   <si>
     <t>איתן בן בת שבע</t>
   </si>
   <si>
     <t>איתן בן מיכל</t>
   </si>
   <si>
     <t>אלי בן גבינש</t>
   </si>
   <si>
     <t>אליהו בן ציונה</t>
   </si>
   <si>
     <t>דוד בן מורן</t>
   </si>
   <si>
     <t>דוד משה בן אירה פועה</t>
   </si>
   <si>
     <t>דן בן מורן</t>
   </si>
   <si>
     <t>ישי שמעון בן סיגל</t>
   </si>
   <si>
     <t>יששכר דוד בן חנה</t>
   </si>
   <si>
     <t>נדב בן רינה</t>
   </si>
   <si>
     <t>עומר אביחי בן ענת</t>
   </si>
   <si>
-    <t>עמית בן ויקטוריה</t>
-[...1 lines deleted...]
-  <si>
     <t>גיל בן מזל</t>
   </si>
   <si>
     <t>לביא בן מאיה</t>
   </si>
   <si>
     <t>נועם בן חמוטל</t>
   </si>
   <si>
-    <t>משה מרדכי בן מרים שיינה</t>
-[...4 lines deleted...]
-  <si>
     <t>אדם בן טטיאנה</t>
   </si>
   <si>
     <t>זכריה בן נחמה</t>
   </si>
   <si>
     <t>אריאל בן הילה</t>
   </si>
   <si>
     <t>ינון בן עמי </t>
   </si>
   <si>
     <t>קול בן סוזי</t>
   </si>
   <si>
     <t>דוד חיים בן תהילה</t>
   </si>
   <si>
     <t>דוד בן רבקה</t>
   </si>
   <si>
     <t>בן בן דריה</t>
   </si>
   <si>
     <t>שלמה בן ישרג</t>
@@ -1094,245 +863,203 @@
   <si>
     <t>מעין בן אסנת</t>
   </si>
   <si>
     <t>מתנאל בן בתיה</t>
   </si>
   <si>
     <t>נדב בן הילה</t>
   </si>
   <si>
     <t>עדי מנחם בן מורן מירה</t>
   </si>
   <si>
     <t>איתי בן גיתית</t>
   </si>
   <si>
     <t>דניאל בן נליה</t>
   </si>
   <si>
     <t>ירין אליהו בן סיגל</t>
   </si>
   <si>
     <t>שילה בן תמר</t>
   </si>
   <si>
-    <t>גלעד רחמים בן אסתר</t>
-[...10 lines deleted...]
-  <si>
     <t>אוהד ישראל בן גליה</t>
   </si>
   <si>
     <t>אריאל בן רוחמה</t>
   </si>
   <si>
     <t>ינון בן אנט</t>
   </si>
   <si>
     <t>עודד אפרים בן ויויאן</t>
   </si>
   <si>
     <t>רפאל אמיתי בן מיכאלה</t>
   </si>
   <si>
     <t>יאיר בן נעמי אסתר</t>
   </si>
   <si>
-    <t>חיים בן מרים</t>
-[...1 lines deleted...]
-  <si>
     <t>אדם בן לידיה</t>
   </si>
   <si>
     <t>אופק אליהו בן זהבה</t>
   </si>
   <si>
     <t>אלון בן טל</t>
   </si>
   <si>
     <t>הדר חיה בת מלכה</t>
   </si>
   <si>
     <t>חיים ירון בן שושנה</t>
   </si>
   <si>
     <t>חן חנה בת כוכבה</t>
   </si>
   <si>
     <t>ליאל בן חנה</t>
   </si>
   <si>
     <t>מיכאל בן קירה</t>
   </si>
   <si>
     <t>נדב בן אסתר מיכל</t>
   </si>
   <si>
     <t>נדב בן דניאלה</t>
   </si>
   <si>
     <t>נווה בן עירית</t>
   </si>
   <si>
     <t>עומרי בן נילי</t>
   </si>
   <si>
     <t>עידו בן אילנית</t>
   </si>
   <si>
     <t>אריאל בן אפרת</t>
   </si>
   <si>
-    <t>רועי בן אורלי</t>
-[...1 lines deleted...]
-  <si>
     <t>שילה אפרים בן מיכל</t>
   </si>
   <si>
     <t>אייל בן רחל</t>
   </si>
   <si>
     <t>דוד אלימלך בן חנה</t>
   </si>
   <si>
     <t>דולב בן תמר</t>
   </si>
   <si>
     <t>דניאל בן אירינה</t>
   </si>
   <si>
     <t>חנניה שלום בן אלינה נאוה</t>
   </si>
   <si>
     <t>טל גרשון בן שרה</t>
   </si>
   <si>
     <t>ינון בן סיגל</t>
   </si>
   <si>
     <t>יניב בן רחל</t>
   </si>
   <si>
     <t>יצחק חי בן מוריאל אודט</t>
   </si>
   <si>
     <t>לביא בן אירית</t>
   </si>
   <si>
     <t>משה בן רחל</t>
   </si>
   <si>
     <t>נועם בן אורנה</t>
   </si>
   <si>
     <t>נתנאל בן ענת</t>
   </si>
   <si>
     <t>ערן רפאל בן אלקה</t>
   </si>
   <si>
-    <t>מור בן לודמילה</t>
-[...4 lines deleted...]
-  <si>
     <t>עומר בן מיכל</t>
   </si>
   <si>
     <t>ריף בן אתי</t>
   </si>
   <si>
     <t>עמית יוסף בן דבירה</t>
   </si>
   <si>
     <t>חנניה שלום בן חנה</t>
   </si>
   <si>
     <t>מיכאל בן נעמי שרה</t>
   </si>
   <si>
     <t>אביעד בן ליאת</t>
   </si>
   <si>
     <t>אוהד בן עינב</t>
   </si>
   <si>
     <t>אורי בן ליאורה</t>
   </si>
   <si>
     <t>עמית בן שנהב</t>
   </si>
   <si>
-    <t>עמרי בן איילת</t>
-[...7 lines deleted...]
-  <si>
     <t>בן בן רינה</t>
   </si>
   <si>
-    <t>רועי בן נטלי</t>
-[...1 lines deleted...]
-  <si>
     <t>אביהו רפאל בן ענת</t>
   </si>
   <si>
     <t>דוד חיים בן מרים</t>
   </si>
   <si>
     <t>זיו בן מלכה</t>
   </si>
   <si>
     <t>ליאם בן ליאת</t>
   </si>
   <si>
     <t>נדב אפרים בן שולמית לאה</t>
   </si>
   <si>
-    <t>אבינו בן ענת</t>
-[...1 lines deleted...]
-  <si>
     <t>אדם יעקב בן אסתר</t>
   </si>
   <si>
-    <t>דוד בן אלישבע</t>
-[...1 lines deleted...]
-  <si>
     <t>זיו אליאור בן חנה</t>
   </si>
   <si>
     <t>טל חיים בן עינת רחל</t>
   </si>
   <si>
     <t>יובל בת ענבל</t>
   </si>
   <si>
     <t>יצהר מנחם בן צורית</t>
   </si>
   <si>
     <t>מרדכי בן שרון</t>
   </si>
   <si>
     <t>נועם אורן בן מאיה</t>
   </si>
   <si>
     <t>ניב בן אורלי</t>
   </si>
   <si>
     <t>עומרי בן איילת</t>
   </si>
   <si>
     <t>אברהם מרדכי בן יעל</t>
@@ -1364,89 +1091,80 @@
   <si>
     <t>עומר אהרון בן שרה</t>
   </si>
   <si>
     <t>עקיבא שלום בן דברה חנה</t>
   </si>
   <si>
     <t>רועי בן ליאת</t>
   </si>
   <si>
     <t>שגיב בן חווה</t>
   </si>
   <si>
     <t>שלו בן תרצה</t>
   </si>
   <si>
     <t>שליו בן מיכל</t>
   </si>
   <si>
     <t>יהודה אריה בן עידית</t>
   </si>
   <si>
     <t>שלו בן טקלו</t>
   </si>
   <si>
-    <t>עומר אהרון בן טל</t>
-[...4 lines deleted...]
-  <si>
     <t>יותם בן אפרת מיכל</t>
   </si>
   <si>
     <t>נתנאל בן מיתר</t>
   </si>
   <si>
     <t>אברהם יגל בן נעמה</t>
   </si>
   <si>
     <t>דוד בן מיה</t>
   </si>
   <si>
     <t>אביב בן סופיה</t>
   </si>
   <si>
     <t>אביהוא בן עליזה</t>
   </si>
   <si>
     <t>אדיר בן תמר יהודית</t>
   </si>
   <si>
     <t>אופיר בן דבי דבורה</t>
   </si>
   <si>
     <t>חן בן מרים</t>
   </si>
   <si>
     <t>יאיר יהודה בן רינה</t>
   </si>
   <si>
-    <t>יוסף בן אתי אסתר</t>
-[...1 lines deleted...]
-  <si>
     <t>נתנאל בן מיטל</t>
   </si>
   <si>
     <t>עידן בן פנינה</t>
   </si>
   <si>
     <t>תום שאול בן דניאל</t>
   </si>
   <si>
     <t>מיכאל בן קורין</t>
   </si>
   <si>
     <t>אורי בן דניאלה</t>
   </si>
   <si>
     <t>אוריאל רפאל בן חגית רבקה</t>
   </si>
   <si>
     <t>איילת לאה בת מרים</t>
   </si>
   <si>
     <t>אריאל בן קרן</t>
   </si>
   <si>
     <t>דניאל בן איריס</t>
@@ -1478,170 +1196,143 @@
   <si>
     <t>נחום ציון בן חביבה</t>
   </si>
   <si>
     <t>עדן בן נירה</t>
   </si>
   <si>
     <t>נחשון בן מלכה ברכה</t>
   </si>
   <si>
     <t>אלימלך בן אוביט</t>
   </si>
   <si>
     <t>עוז עזרא בן לימור</t>
   </si>
   <si>
     <t>אלדד בן אילנה</t>
   </si>
   <si>
     <t>דניאל בן דינה</t>
   </si>
   <si>
     <t>אלישע בן אילנית</t>
   </si>
   <si>
-    <t>אלקנה יצחק בן רונית</t>
-[...1 lines deleted...]
-  <si>
     <t>איתמר בן נועה</t>
   </si>
   <si>
     <t>בראל בן הילה</t>
   </si>
   <si>
-    <t>הראל בן חנה</t>
-[...1 lines deleted...]
-  <si>
     <t>משה בן דליה</t>
   </si>
   <si>
     <t>נתן בן רינה</t>
   </si>
   <si>
-    <t>רם אורי בן מיטל</t>
-[...1 lines deleted...]
-  <si>
     <t>רון בן אבישג</t>
   </si>
   <si>
     <t>רי בן לואיז</t>
   </si>
   <si>
-    <t>יהונתן יצחק בן עתרת</t>
-[...1 lines deleted...]
-  <si>
     <t>אבירם בן זיוה</t>
   </si>
   <si>
     <t>אברהם יוסף בן שיינא אסתר</t>
   </si>
   <si>
     <t>אדם מיכאל בן תקוה</t>
   </si>
   <si>
     <t>אחיה בן יעל חיה</t>
   </si>
   <si>
     <t>איזיקיאל צינה מרטין בן גבריאל</t>
   </si>
   <si>
     <t>איתי בן לילך</t>
   </si>
   <si>
     <t>איתמר בן דבורה</t>
   </si>
   <si>
-    <t>איתן יצחק בן עדנה</t>
-[...1 lines deleted...]
-  <si>
     <t>אלנתן יוסף בן דפנה</t>
   </si>
   <si>
     <t>אנטון בן סטלה</t>
   </si>
   <si>
     <t>אסף דן בן מרים דבורה</t>
   </si>
   <si>
     <t>בנימין בן מיכאלה</t>
   </si>
   <si>
     <t>גל בן אלימה</t>
   </si>
   <si>
     <t>דוד בן נורית</t>
   </si>
   <si>
     <t>דן בן לאה</t>
   </si>
   <si>
     <t>דניאל נתנאל בן פנינה</t>
   </si>
   <si>
     <t>הדס בת נעמה</t>
   </si>
   <si>
     <t>טל בן לידיה</t>
   </si>
   <si>
     <t>ישי בן ריימונד רוחמה</t>
   </si>
   <si>
     <t>ליאל בן קרן</t>
   </si>
   <si>
     <t>משה נתן בן הניא גיטא</t>
   </si>
   <si>
-    <t>עומר בן עידית</t>
-[...1 lines deleted...]
-  <si>
     <t>עידו בן מזל</t>
   </si>
   <si>
     <t>דן בן מירב</t>
   </si>
   <si>
-    <t>ליאל קבדה בן קרן</t>
-[...1 lines deleted...]
-  <si>
     <t>חיים בן אסנת</t>
   </si>
   <si>
     <t>גבריאל בן רבקה</t>
   </si>
   <si>
     <t>מלאכי בן גלית</t>
   </si>
   <si>
-    <t>ידידיה בן אילה</t>
-[...4 lines deleted...]
-  <si>
     <t>אלון בן שרה</t>
   </si>
   <si>
     <t>איתי משה בן דורית</t>
   </si>
   <si>
     <t>נתנאל בן סימה חיה</t>
   </si>
   <si>
     <t>תאיר בן סיגלית</t>
   </si>
   <si>
     <t>עידן בן חנה גאיה</t>
   </si>
   <si>
     <t>זכריה מנחם בן דינה זהבה</t>
   </si>
   <si>
     <t>יואב נריה בן נאוה</t>
   </si>
   <si>
     <t>נועם דוד בן שרון</t>
   </si>
   <si>
     <t>אביאל בן לאה חיה</t>
@@ -1658,305 +1349,266 @@
   <si>
     <t>יוסף אלעזר בן אור</t>
   </si>
   <si>
     <t>כפיר בן שרה</t>
   </si>
   <si>
     <t>לב בן אילנה</t>
   </si>
   <si>
     <t>מאור משה בן זיוה</t>
   </si>
   <si>
     <t>שמואל בן בת שבע</t>
   </si>
   <si>
     <t>אראל בן נעה חיה</t>
   </si>
   <si>
     <t>יוחאי יהודה בן סיגל חוה</t>
   </si>
   <si>
     <t>רועי חיים בן מירב</t>
   </si>
   <si>
-    <t>אוריאל בן רונית</t>
-[...1 lines deleted...]
-  <si>
     <t>אהרון יחזקאל ישעיה בן שרה ליבה</t>
   </si>
   <si>
     <t>ניקו נבון בן קרינה יהודית</t>
   </si>
   <si>
     <t>בנימין בער בן חנה</t>
   </si>
   <si>
     <t>צבי יהודה בן מיכל</t>
   </si>
   <si>
     <t>בנימין בן ריינה</t>
   </si>
   <si>
     <t>דור שלום בו אורלי</t>
   </si>
   <si>
     <t>מאיר בן מזל</t>
   </si>
   <si>
-    <t>תמיר בן עדנה</t>
-[...1 lines deleted...]
-  <si>
     <t>אביחי בן יפה</t>
   </si>
   <si>
     <t>אבישי בן גילה רחל</t>
   </si>
   <si>
     <t>איליי קורן בן ליאת</t>
   </si>
   <si>
     <t>איתי בן הרמינה</t>
   </si>
   <si>
     <t>איתמר בן ריטה רבקה</t>
   </si>
   <si>
-    <t>אליעד זכאי בן יפה גורג׳יה</t>
-[...1 lines deleted...]
-  <si>
     <t>אלעד בן ליאת</t>
   </si>
   <si>
     <t>ארקדי ליאון בן ילנה</t>
   </si>
   <si>
     <t>גלעד בן אילנה</t>
   </si>
   <si>
     <t>דביר בן אושרית</t>
   </si>
   <si>
     <t>דביר ציון בן אסנת שולמית</t>
   </si>
   <si>
     <t>דניאל בן ילנה</t>
   </si>
   <si>
     <t>דניאל עמית בן אסתר</t>
   </si>
   <si>
     <t>חיים בן יהודית שרה</t>
   </si>
   <si>
     <t>חיים בן טובה</t>
   </si>
   <si>
     <t>יהונתן בן ולריה</t>
   </si>
   <si>
     <t>יונתן בן ענבל</t>
   </si>
   <si>
     <t>יוסף בן דורית</t>
   </si>
   <si>
     <t>יוסף בן ענת</t>
   </si>
   <si>
     <t>ינון בן טלי</t>
   </si>
   <si>
-    <t>ינון בן פזית</t>
-[...1 lines deleted...]
-  <si>
     <t>ישי חי בן רבקה</t>
   </si>
   <si>
     <t>ליאור בן עידית</t>
   </si>
   <si>
     <t>מיכאל גלעד בן שרון</t>
   </si>
   <si>
     <t>מנחם שלמה בן מרים דבורה</t>
   </si>
   <si>
     <t>משה חיים בן קרן</t>
   </si>
   <si>
     <t>נתן שמעון בן סיגל</t>
   </si>
   <si>
     <t>נתנאל יהודה בן לסלי נסיה</t>
   </si>
   <si>
     <t>עידו יוסף בן ליזי</t>
   </si>
   <si>
     <t>מיכאל בן חווה</t>
   </si>
   <si>
     <t>נתנאל בן סיגלית</t>
   </si>
   <si>
     <t>אהרון יהודה בן רבקה יוכבד</t>
   </si>
   <si>
+    <t>עדי בן עוגניה</t>
+  </si>
+  <si>
     <t>עומר בן דגנית</t>
   </si>
   <si>
     <t>בן יאיר בן שרה</t>
   </si>
   <si>
     <t>יוחאי יוחנן בן יקירה</t>
   </si>
   <si>
     <t>יצחק בן נעמי</t>
   </si>
   <si>
     <t>נפתלי הרץ בן חיה</t>
   </si>
   <si>
     <t>שמעון בן אסנת</t>
   </si>
   <si>
-    <t>שמעון בר יוחאי בן אורלי</t>
-[...1 lines deleted...]
-  <si>
     <t>יהונתן אנדרי רחמים בן אריאלה</t>
   </si>
   <si>
     <t>עידו בן רחל</t>
   </si>
   <si>
     <t>איתמר בן חגית</t>
   </si>
   <si>
-    <t>גולן חיים בן ליאת</t>
-[...1 lines deleted...]
-  <si>
     <t>רונן בן זהבה</t>
   </si>
   <si>
     <t>אריאל בן רחל</t>
   </si>
   <si>
     <t>איתי בן טללית</t>
   </si>
   <si>
     <t>אריאל בן ללה רחל</t>
   </si>
   <si>
     <t>גל בן רוית</t>
   </si>
   <si>
     <t>אוריה יצחק בן רבקה</t>
   </si>
   <si>
     <t>גדליה ראובן בן חיה</t>
   </si>
   <si>
     <t>הראל בן קרן</t>
   </si>
   <si>
     <t>מאיר יונתן בן תמר צירל</t>
   </si>
   <si>
     <t>נחום שי בן גלית</t>
   </si>
   <si>
-    <t>דור חיים בן ג׳ולייט</t>
-[...1 lines deleted...]
-  <si>
     <t>יונתן בן הילה</t>
   </si>
   <si>
     <t>אסף בן דפנה</t>
   </si>
   <si>
-    <t>יותם אליה בן יפית</t>
-[...1 lines deleted...]
-  <si>
     <t>דנה בת יהודית</t>
   </si>
   <si>
-    <t>אבישג בת יעל</t>
-[...1 lines deleted...]
-  <si>
     <t>יצחק אהרון בן חיה מושקא</t>
   </si>
   <si>
     <t>אביקם אברך בן טובה יעל</t>
   </si>
   <si>
     <t>אביתר בן קרן</t>
   </si>
   <si>
     <t>איתן אפרים בן איילת</t>
   </si>
   <si>
-    <t>אלנדב אריה בן לאה ציפורה</t>
-[...4 lines deleted...]
-  <si>
     <t>דוד בן ברוריה חנה</t>
   </si>
   <si>
     <t>יהושע בן שרה</t>
   </si>
   <si>
-    <t>יוֹבל בן דלית</t>
-[...1 lines deleted...]
-  <si>
     <t>מיכאל בן פריידל</t>
   </si>
   <si>
     <t>משה בן אורנה</t>
   </si>
   <si>
     <t>נועם צבי אליעזר בן אפרת</t>
   </si>
   <si>
-    <t>נריה פרץ בן דורית</t>
-[...1 lines deleted...]
-  <si>
     <t>עמית בן חנה</t>
   </si>
   <si>
     <t>שלמה זלמן בן מרים</t>
   </si>
   <si>
     <t>אוהד בן נטלי</t>
   </si>
   <si>
-    <t>אלון בן עדנה</t>
-[...1 lines deleted...]
-  <si>
     <t>אבישי בן מוריה ורוניק</t>
   </si>
   <si>
     <t>אלכסי בן אליאנה</t>
   </si>
   <si>
     <t>אסף בן קרן</t>
   </si>
   <si>
     <t>דוד יצחק בן נעמי</t>
   </si>
   <si>
     <t>מיכאל ניסים בן מרים חיה</t>
   </si>
   <si>
     <t>מתן בן אסתר</t>
   </si>
   <si>
     <t>נח גבריאל בן חוה מרים</t>
   </si>
   <si>
     <t>חיים בן אילה</t>
   </si>
   <si>
     <t>יובל בן דלית</t>
@@ -2021,626 +1673,479 @@
   <si>
     <t>חיים מרדכי בן שרה איטה</t>
   </si>
   <si>
     <t>יהונתן בן אדיבה</t>
   </si>
   <si>
     <t>מאיר בן זוהרה</t>
   </si>
   <si>
     <t>מתן רחמים בן שושנה</t>
   </si>
   <si>
     <t>הלל שמאי בן מלכה</t>
   </si>
   <si>
     <t>חיים בן אורי</t>
   </si>
   <si>
     <t>חיים בן ציון בן אפרת</t>
   </si>
   <si>
     <t>ינון בן אילנית</t>
   </si>
   <si>
-    <t>ידידיה בן חנה רבקה</t>
-[...1 lines deleted...]
-  <si>
     <t>אהרון בן ציפורה</t>
   </si>
   <si>
     <t>איתן דוב בן שרון זהבה</t>
   </si>
   <si>
     <t>דוד בן רויטל</t>
   </si>
   <si>
     <t>ישראל חיים בן טובה</t>
   </si>
   <si>
     <t>אביתר מנחם חיים בן זהבה</t>
   </si>
   <si>
     <t>אופק בן אלינור</t>
   </si>
   <si>
     <t>איינאו דוד בן צהיינש</t>
   </si>
   <si>
     <t>אליעד בן אורית</t>
   </si>
   <si>
     <t>אלמוג זוהר בן סיגלית</t>
   </si>
   <si>
     <t>יהונתן בן דליה</t>
   </si>
   <si>
     <t>יעקב נווה בן מירה</t>
   </si>
   <si>
     <t>שי בן עליזה</t>
   </si>
   <si>
     <t>צוריאל בן בטי</t>
   </si>
   <si>
-    <t>שריה בן אביבה</t>
-[...1 lines deleted...]
-  <si>
     <t>לידור בן עמליה</t>
   </si>
   <si>
     <t>גיל בן אולה</t>
   </si>
   <si>
     <t>דור בן לילי</t>
   </si>
   <si>
     <t>נדב בן ליאורה</t>
   </si>
   <si>
-    <t>תום בן מירי מרים</t>
-[...1 lines deleted...]
-  <si>
     <t>אליעד אוריאל בן מירי מרים</t>
   </si>
   <si>
     <t>אלרואי ינון בן סיגל</t>
   </si>
   <si>
     <t>בר חיים בן נורית</t>
   </si>
   <si>
     <t>דולב בן ליאת</t>
   </si>
   <si>
     <t>סולומון טמנה בן אשמבט</t>
   </si>
   <si>
-    <t>אברהם יהושע בן חוה רבקה</t>
-[...1 lines deleted...]
-  <si>
     <t>איתמר בן עינת</t>
   </si>
   <si>
     <t>יינון בן אשרה ריבה</t>
   </si>
   <si>
     <t>נועם בן אילנית</t>
   </si>
   <si>
     <t>רונן בן דינה</t>
   </si>
   <si>
-    <t>יובל בן אסתר יפה</t>
-[...1 lines deleted...]
-  <si>
     <t>אלדד מרדכי בן מיכל מדלן</t>
   </si>
   <si>
     <t>אלעזר בן שושנה</t>
   </si>
   <si>
     <t>יאיר ניסים בן עפרה</t>
   </si>
   <si>
-    <t>משה בן ג׳וזיאן</t>
-[...1 lines deleted...]
-  <si>
     <t>עמית שמחה בן שרית חיה</t>
   </si>
   <si>
     <t>פורת בן נצחיה</t>
   </si>
   <si>
     <t>צוף בן אפרת</t>
   </si>
   <si>
     <t>דוד נתנאל בן אילה אהובה</t>
   </si>
   <si>
     <t>יוחאי שמעון בן דניאלה אודט נעמי</t>
   </si>
   <si>
     <t>אשד בן ליבנת</t>
   </si>
   <si>
     <t>יואב בן רינת</t>
   </si>
   <si>
-    <t>יותם בן מיכל</t>
-[...1 lines deleted...]
-  <si>
     <t>אופיר בן שושנה ציפורה</t>
   </si>
   <si>
     <t>אורי בן רמו רחל</t>
   </si>
   <si>
     <t>אברהם ישעיה בן מוריה</t>
   </si>
   <si>
     <t>מאיר בן תרצה</t>
   </si>
   <si>
     <t>עומר בן אסנת</t>
   </si>
   <si>
     <t>יונתן יעקב בן אסתר</t>
   </si>
   <si>
     <t>חגי בן רונית</t>
   </si>
   <si>
     <t>טל ארבל בן דפנה</t>
   </si>
   <si>
     <t>אלדר שמואל בן סילבי</t>
   </si>
   <si>
     <t>יהונתן משה בן מלכה גיטל</t>
   </si>
   <si>
     <t>מקסים בן יוליה</t>
   </si>
   <si>
-    <t>הודיה בת אורית</t>
-[...13 lines deleted...]
-  <si>
     <t>דניאל בן אודיה</t>
   </si>
   <si>
     <t>חיים דניאל בן הודיה</t>
   </si>
   <si>
-    <t>יאיר משה בן חנה</t>
-[...1 lines deleted...]
-  <si>
     <t>ישראל בן ענבל אסתר</t>
   </si>
   <si>
     <t>מיכאל בן ברכה</t>
   </si>
   <si>
-    <t>נחמן בן רות</t>
-[...1 lines deleted...]
-  <si>
     <t>יהונתן בן אסתר</t>
   </si>
   <si>
     <t>יהודה בן לאה רחל</t>
   </si>
   <si>
     <t>יאיר בן טטיאנה</t>
   </si>
   <si>
     <t>מיטב מלאכי בן רחל</t>
   </si>
   <si>
-    <t>נתנאל בן שולה</t>
-[...4 lines deleted...]
-  <si>
     <t>אלחנן שלמה בן אריאלה</t>
   </si>
   <si>
     <t>דוד יהונתן בן חפציבה</t>
   </si>
   <si>
-    <t>הראל יעקב בן אורית חנה</t>
-[...1 lines deleted...]
-  <si>
     <t>חיים אוריאל בן נעמי</t>
   </si>
   <si>
     <t>יהודה בן רחל לאה</t>
   </si>
   <si>
     <t>נהוראי מאיר בן קרן</t>
   </si>
   <si>
     <t>איתי בן סיגל</t>
   </si>
   <si>
-    <t>ייטב לב בן ורד</t>
-[...7 lines deleted...]
-  <si>
     <t>עומר בן שרה</t>
   </si>
   <si>
     <t>ארז בן מירה</t>
   </si>
   <si>
     <t>אילן בן שושנה</t>
   </si>
   <si>
     <t>נועם בן יעל</t>
   </si>
   <si>
-    <t>חיים עידו בן עינבל</t>
-[...1 lines deleted...]
-  <si>
     <t>אלישע בן אוסנת</t>
   </si>
   <si>
-    <t>ירדן בן טלי</t>
-[...1 lines deleted...]
-  <si>
     <t>שובל בן זהבה</t>
   </si>
   <si>
     <t>יגל משה בן זיוה</t>
   </si>
   <si>
     <t>רן משה בן מירב</t>
   </si>
   <si>
-    <t>אילן בן רוסנה</t>
-[...4 lines deleted...]
-  <si>
     <t>ליאור בן ליאת</t>
   </si>
   <si>
-    <t>שריה שמעון בן איריס</t>
-[...10 lines deleted...]
-  <si>
     <t>אלי בן אולגה</t>
   </si>
   <si>
     <t>אסף יוסף חיים בן אושרה</t>
   </si>
   <si>
     <t>אראל בן אדווה</t>
   </si>
   <si>
     <t>אדיר ישראל בן אסתר</t>
   </si>
   <si>
     <t>דניס בן אוקסנה</t>
   </si>
   <si>
     <t>הראל חיים בן רות</t>
   </si>
   <si>
-    <t>מאור בן ג׳ניה</t>
-[...7 lines deleted...]
-  <si>
     <t>בועז בן שושנה</t>
   </si>
   <si>
     <t>איתמר אברהם בן מירב</t>
   </si>
   <si>
     <t>עמית בן טלי</t>
   </si>
   <si>
     <t>טוהר אפק חי בן רלי רחל</t>
   </si>
   <si>
     <t>נצח ויקטור חי בן ניצה</t>
   </si>
   <si>
-    <t>נתן רוג׳ר בן אנליז חנה</t>
-[...1 lines deleted...]
-  <si>
     <t>גיא בן גלית</t>
   </si>
   <si>
     <t>יאיר ברוך בן יוספה ספי</t>
   </si>
   <si>
     <t>רבקה הניה בת שולמית</t>
   </si>
   <si>
-    <t>יוסי יוסף בן אלקה</t>
-[...4 lines deleted...]
-  <si>
     <t>יוסף בן חנה</t>
   </si>
   <si>
-    <t>שניאור זלמן בן ישראלה</t>
-[...1 lines deleted...]
-  <si>
     <t>איתי מרדכי בן רוית</t>
   </si>
   <si>
     <t>דוד חי בן תמר</t>
   </si>
   <si>
     <t>נריה דוד בן דליה</t>
   </si>
   <si>
     <t>נתן בן חנה</t>
   </si>
   <si>
     <t>ברק בן תמר</t>
   </si>
   <si>
     <t>רפאל בן אלידה</t>
   </si>
   <si>
-    <t>שליו בן רויטל</t>
-[...4 lines deleted...]
-  <si>
     <t>יהונתן מאיר בן יעלה צילה</t>
   </si>
   <si>
     <t>איל מתן בן יהודית חנה</t>
   </si>
   <si>
     <t>לינור בת שלומית</t>
   </si>
   <si>
     <t>נורית בת אסתר</t>
   </si>
   <si>
     <t>ירין בן זיוה</t>
   </si>
   <si>
     <t>אלון בן ליליאן</t>
   </si>
   <si>
     <t>בנימין בן מרינה</t>
   </si>
   <si>
     <t>צור בן שרית חנה</t>
   </si>
   <si>
     <t>לידור בן רחל</t>
   </si>
   <si>
     <t>ראם בן עדן-לי</t>
   </si>
   <si>
     <t>דור בן גאולה</t>
   </si>
   <si>
     <t>דן בן דורית</t>
   </si>
   <si>
-    <t>צבי דוד בן תמר</t>
-[...1 lines deleted...]
-  <si>
     <t>אליהו אליאב בן חגית</t>
   </si>
   <si>
     <t>עוז בן אורית</t>
   </si>
   <si>
-    <t>איל בן יהודית</t>
-[...1 lines deleted...]
-  <si>
     <t>אריאל בן שילת</t>
   </si>
   <si>
     <t>גיא בן מרגלית</t>
   </si>
   <si>
     <t>מקטאו בן ישיוורק</t>
   </si>
   <si>
     <t>מתן דויד יוסף בן דבורה</t>
   </si>
   <si>
     <t>מיכאל יעקב בן יעל</t>
   </si>
   <si>
     <t>מיכאל בן גלינה</t>
   </si>
   <si>
     <t>אביאל בן אמה</t>
   </si>
   <si>
     <t>הוד בן חגית בלה</t>
   </si>
   <si>
     <t>טומס בן פלורנסיה</t>
   </si>
   <si>
     <t>יהונתן בן שושנה</t>
   </si>
   <si>
     <t>מיכאל בן חוליה</t>
   </si>
   <si>
     <t>עידו בן שרית</t>
   </si>
   <si>
     <t>צבי דוד בן תמר מליה</t>
   </si>
   <si>
     <t>יחיאל אריה לייב בן עידית</t>
   </si>
   <si>
     <t>ידידיה בן רחל דבורה</t>
   </si>
   <si>
     <t>ברק בן דפנה</t>
   </si>
   <si>
-    <t>אבריל אברהם בן שרה</t>
-[...7 lines deleted...]
-  <si>
     <t>דורון בן מלכה</t>
   </si>
   <si>
     <t>דניאל בן נעמי</t>
   </si>
   <si>
     <t>אייל בן עינת</t>
   </si>
   <si>
     <t>איתי בן ליאת</t>
   </si>
   <si>
     <t>דן חיים בן אפרת</t>
   </si>
   <si>
     <t>יותם בן יונית</t>
   </si>
   <si>
-    <t>נתנאל אלעזר בן דבורה גל</t>
-[...1 lines deleted...]
-  <si>
     <t>עומר בן הללי</t>
   </si>
   <si>
     <t>אביאל בן יוכבד</t>
   </si>
   <si>
     <t>אוהד בן ליאת</t>
   </si>
   <si>
     <t>איתי בן שרית</t>
   </si>
   <si>
     <t>איתמר בן מיכל</t>
   </si>
   <si>
     <t>איתן בן עדי</t>
   </si>
   <si>
-    <t>אלון בן רונית חנה</t>
-[...1 lines deleted...]
-  <si>
     <t>אמיר בן יעל</t>
   </si>
   <si>
-    <t>ארז בן ג׳ני</t>
-[...4 lines deleted...]
-  <si>
     <t>גלעד בן מיכל</t>
   </si>
   <si>
     <t>מתן בן יפית</t>
   </si>
   <si>
     <t>מתן בן מיה</t>
   </si>
   <si>
     <t>נתנאל אלעזר בן דבורה</t>
   </si>
   <si>
     <t>צמח בן גליה</t>
   </si>
   <si>
     <t>אלון בן רונית חווה</t>
   </si>
   <si>
     <t>אריאל ברוך בן רונית</t>
   </si>
   <si>
     <t>איתי רפאל בן ורד</t>
   </si>
   <si>
     <t>דוד אברהם בן ברכה</t>
   </si>
   <si>
-    <t>יעקב חניאל בן מיכל אביבה</t>
-[...7 lines deleted...]
-  <si>
     <t>איתן מאיר בן פסקל דינה</t>
   </si>
   <si>
     <t>יואב בן אדוה</t>
   </si>
   <si>
     <t>חיים בן ציון בן שושנה בריינע רייזל</t>
   </si>
   <si>
     <t>ישראל מאיר בן כרמית</t>
   </si>
   <si>
     <t>ינון שלמה בן יעל</t>
   </si>
   <si>
     <t>יונתן בן רויטל חיה</t>
   </si>
   <si>
     <t>יעקב אוריאל בן יעל</t>
   </si>
   <si>
     <t>‏מיכאל ניסים בן רחל</t>
   </si>
   <si>
     <t>שמואל בן אילנה</t>
@@ -2669,77 +2174,71 @@
   <si>
     <t>בן דוד בן חוה</t>
   </si>
   <si>
     <t>גד בן חנה</t>
   </si>
   <si>
     <t>דוד אליהו בן רונית</t>
   </si>
   <si>
     <t>זיו יוסף בן קרן</t>
   </si>
   <si>
     <t>יובל בן עינת טאי</t>
   </si>
   <si>
     <t>מאיר דוד בן אורטל</t>
   </si>
   <si>
     <t>נדב שבתי בן מיכל לאה</t>
   </si>
   <si>
     <t>נעם יובל שלום בן אפרת</t>
   </si>
   <si>
-    <t>אסף בן אביטל פסיה</t>
-[...1 lines deleted...]
-  <si>
     <t>דוד בן חיה</t>
   </si>
   <si>
     <t>יוסף בן שושנה</t>
   </si>
   <si>
     <t>אפריים אברהם בן אסתר בתיה</t>
   </si>
   <si>
     <t>אלקנה בן אורית</t>
   </si>
   <si>
     <t>עומר בן אורלי</t>
   </si>
   <si>
     <t>יהלי בן הילה</t>
   </si>
   <si>
     <t>יועז בן איילת</t>
   </si>
   <si>
-    <t>משה בן ג׳וליה</t>
-[...1 lines deleted...]
-  <si>
     <t>אליאס בן אמרץ</t>
   </si>
   <si>
     <t>ארז בן עדינה מרים</t>
   </si>
   <si>
     <t>דויד בן שרה</t>
   </si>
   <si>
     <t>הראל בן טלי</t>
   </si>
   <si>
     <t>ליאב בן זהבה</t>
   </si>
   <si>
     <t>ניב בן מירית</t>
   </si>
   <si>
     <t>נעם בן יפעת</t>
   </si>
   <si>
     <t>רון בן לאה</t>
   </si>
   <si>
     <t>עמית בן עינב</t>
@@ -2831,53 +2330,50 @@
   <si>
     <t>אלעד יעקב בן שושנה</t>
   </si>
   <si>
     <t>יואב מנחם בן מיכל</t>
   </si>
   <si>
     <t>תומר בן אשר</t>
   </si>
   <si>
     <t>לידור מיכאל בן יפית</t>
   </si>
   <si>
     <t>מנחם דב בן נעמי ולרי</t>
   </si>
   <si>
     <t>עדן בן אסתר</t>
   </si>
   <si>
     <t>עוז חיים בן רנית</t>
   </si>
   <si>
     <t>עמיחי בן אסתר</t>
   </si>
   <si>
-    <t>עמרי ג׳ון בן שושנה</t>
-[...1 lines deleted...]
-  <si>
     <t>ואדים בן לריסה</t>
   </si>
   <si>
     <t>חנן ישראל בן אסתר</t>
   </si>
   <si>
     <t>גדי בן אביבה</t>
   </si>
   <si>
     <t>גדעון בן ענת רחל</t>
   </si>
   <si>
     <t>אביחי אהרון בן שושנה אני</t>
   </si>
   <si>
     <t>אברהם חי בן נעמי</t>
   </si>
   <si>
     <t>אורי רחמים בן רחל</t>
   </si>
   <si>
     <t>אושר אברהם בן מרים</t>
   </si>
   <si>
     <t>אייל עזריאל דב בן רוקסן מזל</t>
@@ -2969,104 +2465,95 @@
   <si>
     <t>יצחק יוסף בן יהודית חנה</t>
   </si>
   <si>
     <t>כפיר עומר בן דגנית</t>
   </si>
   <si>
     <t>מורן בת מיכל מזל</t>
   </si>
   <si>
     <t>משה בן עינת</t>
   </si>
   <si>
     <t>מתן מרדכי בן סימה</t>
   </si>
   <si>
     <t>נדב בן ברכה</t>
   </si>
   <si>
     <t>ניב בן עדינה</t>
   </si>
   <si>
     <t>נעם בן טליה</t>
   </si>
   <si>
-    <t>נפתלי נתן בן אנג׳לין</t>
-[...1 lines deleted...]
-  <si>
     <t>נתנאל בן פאני</t>
   </si>
   <si>
     <t>עדן יהודה בן אננה</t>
   </si>
   <si>
     <t>עוגן חי בן דבורה</t>
   </si>
   <si>
     <t>עומר בן יהודית</t>
   </si>
   <si>
     <t>פיליפ בן קרינה</t>
   </si>
   <si>
     <t>רואי יששכר בן עופרה</t>
   </si>
   <si>
-    <t>רום בן נועה תמר</t>
-[...1 lines deleted...]
-  <si>
     <t>רפאל ניסים בן יהודית</t>
   </si>
   <si>
     <t>שילה בן מירב</t>
   </si>
   <si>
     <t>שלומי בן רויטל</t>
   </si>
   <si>
     <t>שמונדי בן טרקץ</t>
   </si>
   <si>
     <t>איתי בן טלי</t>
   </si>
   <si>
     <t>גפן דוד בן אסתר</t>
   </si>
   <si>
     <t>אביב בן רינה</t>
   </si>
   <si>
     <t>אדיר בן אורלי</t>
   </si>
   <si>
     <t>אור יעקב בן אפרת</t>
   </si>
   <si>
-    <t>אוריאל אברהם בן מיכל לאה</t>
-[...1 lines deleted...]
-  <si>
     <t>משה יהודה בן סבטלנה אורלי</t>
   </si>
   <si>
     <t>אייל בן קרן</t>
   </si>
   <si>
     <t>רון בן נטליה</t>
   </si>
   <si>
     <t>אריאל בן אסתר</t>
   </si>
   <si>
     <t>ינון בן אורית</t>
   </si>
   <si>
     <t>מתן מרדכי בן מאירה</t>
   </si>
   <si>
     <t>אייל בן מירב</t>
   </si>
   <si>
     <t>בניה בן רויטל</t>
   </si>
   <si>
     <t>דוד בן סימה</t>
@@ -3161,56 +2648,50 @@
   <si>
     <t>דניל בן טניה</t>
   </si>
   <si>
     <t>עמית בן סוניה</t>
   </si>
   <si>
     <t>ירדן בן איילה</t>
   </si>
   <si>
     <t>דניל דניאל בן טניה</t>
   </si>
   <si>
     <t>טוביה בנימין בן יונה</t>
   </si>
   <si>
     <t>אביב בן טוהון</t>
   </si>
   <si>
     <t>אוראל אבינועם בן נטלי מרים</t>
   </si>
   <si>
     <t>שי בן מאיה</t>
   </si>
   <si>
-    <t>דן רחמים בן רבקה</t>
-[...4 lines deleted...]
-  <si>
     <t>עדיאל בן אודליה</t>
   </si>
   <si>
     <t>הלל בן אורית</t>
   </si>
   <si>
     <t>מעיין בן שגית</t>
   </si>
   <si>
     <t>אור בן רונית</t>
   </si>
   <si>
     <t>נבו בן יפית</t>
   </si>
   <si>
     <t>עמית בן יעל</t>
   </si>
   <si>
     <t>דביר בן עינת אסתר יפה</t>
   </si>
   <si>
     <t>דוד בן דליה</t>
   </si>
   <si>
     <t>דניאל בן אורלי</t>
@@ -3227,50 +2708,53 @@
   <si>
     <t>נבו בן אריאלה</t>
   </si>
   <si>
     <t>רפאל בן שמרית</t>
   </si>
   <si>
     <t>מיכאל בן בת שבע</t>
   </si>
   <si>
     <t>אביב בן טהון</t>
   </si>
   <si>
     <t>אופיר בן שושנה</t>
   </si>
   <si>
     <t>איתי בן דנה</t>
   </si>
   <si>
     <t>בועז דב בן בת שבע</t>
   </si>
   <si>
     <t>דויד בן דליה</t>
   </si>
   <si>
+    <t>דניאל בן איה</t>
+  </si>
+  <si>
     <t>יהודה בן אורה יוכבד</t>
   </si>
   <si>
     <t>יואל דב בן שרה רבקה</t>
   </si>
   <si>
     <t>יותם תם בן יעל</t>
   </si>
   <si>
     <t>ליאב בן שרה</t>
   </si>
   <si>
     <t>לי ים בן רויטל</t>
   </si>
   <si>
     <t>משה מואיז בן אדמונד</t>
   </si>
   <si>
     <t>משה בן רונית</t>
   </si>
   <si>
     <t>מתן מרדכי בן מאורה</t>
   </si>
   <si>
     <t>עדי מאוד בן דקלה</t>
@@ -3314,53 +2798,50 @@
   <si>
     <t>בועז שרון בן מרים</t>
   </si>
   <si>
     <t>לב בן גלינה</t>
   </si>
   <si>
     <t>גל בן תמי</t>
   </si>
   <si>
     <t>אוריאן אלעזר בן טוני אפרת</t>
   </si>
   <si>
     <t>גל בן תמי תמר</t>
   </si>
   <si>
     <t>יקיר בן ענת</t>
   </si>
   <si>
     <t>תמיר בן איילה</t>
   </si>
   <si>
     <t>אוֹרי בן מירב</t>
   </si>
   <si>
-    <t>אוריאל בן ג׳ולי</t>
-[...1 lines deleted...]
-  <si>
     <t>אתרסאו בן סראוורק טננייה</t>
   </si>
   <si>
     <t>דוד בן אוסנת</t>
   </si>
   <si>
     <t>דרור בן דגנית</t>
   </si>
   <si>
     <t>מתן בן ניצה</t>
   </si>
   <si>
     <t>תומר בן תמר</t>
   </si>
   <si>
     <t>ארז בן מירב</t>
   </si>
   <si>
     <t>נדב ברוך בן שני שרית</t>
   </si>
   <si>
     <t>יעקב שמואל בן חנה רחל</t>
   </si>
   <si>
     <t>יקיר בן איילה</t>
@@ -3416,177 +2897,297 @@
   <si>
     <t>אלנתן בן יוספה נחמה</t>
   </si>
   <si>
     <t>גילעד נעם בן דיצה</t>
   </si>
   <si>
     <t>דוד אברהם בן פנינה</t>
   </si>
   <si>
     <t>דניאל עדי בן עמית</t>
   </si>
   <si>
     <t>יאיר בן ברוריה</t>
   </si>
   <si>
     <t>יובל בת סיגל</t>
   </si>
   <si>
     <t>ישראל יאיר בן עליזה</t>
   </si>
   <si>
     <t>מאיר בן רחל</t>
   </si>
   <si>
-    <t>מאיר יצחק בן חנה רעיה</t>
-[...1 lines deleted...]
-  <si>
     <t>מיכאל ניסים בן רחל רחלי</t>
   </si>
   <si>
     <t>ניר צמח בן כרמלה</t>
   </si>
   <si>
     <t>נתנאל אברהם בן תחיה שמחה</t>
   </si>
   <si>
     <t>עומר חיים בן שרית</t>
   </si>
   <si>
     <t>עידו אברהם בן מירב</t>
   </si>
   <si>
     <t>עידן בן מרים</t>
   </si>
   <si>
     <t>רון בן הדסה</t>
   </si>
   <si>
     <t>שי לי מנחם בן טלי</t>
   </si>
   <si>
-    <t>שלו בן ג׳יזל</t>
-[...4 lines deleted...]
-  <si>
     <t>שניאור זלמן בן דבורה רות</t>
   </si>
   <si>
     <t>שקד בן רחל</t>
   </si>
   <si>
     <t>רון בן רחל</t>
   </si>
   <si>
     <t>כפיר חיים בן מירב מרים</t>
   </si>
   <si>
     <t>עידן בן מירי מרים</t>
   </si>
   <si>
-    <t>או רי בן אפרת</t>
-[...28 lines deleted...]
-  <si>
     <t>אליהו חי מאיר בן רחלה נועה</t>
   </si>
   <si>
     <t>אלנתן חיים בן בתשבע רות</t>
   </si>
   <si>
     <t>דון מיכאל בן רוסו בת שבע</t>
   </si>
   <si>
     <t>דור מאיר בן טובה</t>
   </si>
   <si>
-    <t>ה לל אליעזר בן איבי</t>
-[...1 lines deleted...]
-  <si>
     <t>זיו אביגדור בן אירית נחמה</t>
   </si>
   <si>
     <t>יובל בן דנה</t>
   </si>
   <si>
     <t>ליאור בן מרי</t>
   </si>
   <si>
-    <t>מישל בת אנג ליקה</t>
-[...1 lines deleted...]
-  <si>
     <t>מנחם צבי בן רבקה סלביה</t>
   </si>
   <si>
-    <t>עדי בן עוגניהשיקום</t>
-[...4 lines deleted...]
-  <si>
     <t>עובד בן נעמה</t>
   </si>
   <si>
     <t>עומר בן ליאורה</t>
   </si>
   <si>
     <t>ראובן יוסף בן פטריסיה חנה</t>
   </si>
   <si>
     <t>רועי בן שרונה</t>
   </si>
   <si>
     <t>שלום בן אביבה</t>
+  </si>
+  <si>
+    <t>מלאכי יקותיאל בן הילה דפנה</t>
+  </si>
+  <si>
+    <t>עמרי בן טינה</t>
+  </si>
+  <si>
+    <t>אוֹרִי בן ניב</t>
+  </si>
+  <si>
+    <t>גולן בן רחל</t>
+  </si>
+  <si>
+    <t>שלמה בן כרמלה אושרת</t>
+  </si>
+  <si>
+    <t>אלמוג פאר בן נעמי</t>
+  </si>
+  <si>
+    <t>איתמר בן שולמית</t>
+  </si>
+  <si>
+    <t>איתן בן לאה ברכה</t>
+  </si>
+  <si>
+    <t>ידידיה בן יעל</t>
+  </si>
+  <si>
+    <t>דולב בן עטרה</t>
+  </si>
+  <si>
+    <t>יטברק בן דסטה</t>
+  </si>
+  <si>
+    <t>חיים ישראל בן יונית יעל</t>
+  </si>
+  <si>
+    <t>אוהד אלימלך בן אילנית</t>
+  </si>
+  <si>
+    <t>יטברק יעקב בן דסטה</t>
+  </si>
+  <si>
+    <t>נתנאל בן פנינה</t>
+  </si>
+  <si>
+    <t>אוהד בן אילנית</t>
+  </si>
+  <si>
+    <t>אוֺרי בן מירב</t>
+  </si>
+  <si>
+    <t>אורי בן רחל</t>
+  </si>
+  <si>
+    <t>אוריאל בן רינה</t>
+  </si>
+  <si>
+    <t>אוּרִיאֶל בן אלישבע חֶפְצִי</t>
+  </si>
+  <si>
+    <t>איל בן יהודית ג'ודי</t>
+  </si>
+  <si>
+    <t>איתמר שלום בן שושנה</t>
+  </si>
+  <si>
+    <t>אלון בן סימה</t>
+  </si>
+  <si>
+    <t>אליעד זכאי בן יפה גורג'יה</t>
+  </si>
+  <si>
+    <t>אלירן בן רחל</t>
+  </si>
+  <si>
+    <t>אלעד בן אסתר</t>
+  </si>
+  <si>
+    <t>אפק רחמים בן גאל</t>
+  </si>
+  <si>
+    <t>ארז בן ג'ני</t>
+  </si>
+  <si>
+    <t>גיא בן ג'וליה</t>
+  </si>
+  <si>
+    <t>גיל בן יעל</t>
+  </si>
+  <si>
+    <t>ג'ניה בן ילנה</t>
+  </si>
+  <si>
+    <t>דוד בן אלישבע פדרמן</t>
+  </si>
+  <si>
+    <t>דולב אמיר בן עטרה ניר</t>
+  </si>
+  <si>
+    <t>דור חיים בן ג'ולייט</t>
+  </si>
+  <si>
+    <t>דן בן בריג'יט</t>
+  </si>
+  <si>
+    <t>דניאל בן יבגניה</t>
+  </si>
+  <si>
+    <t>חיים בן יונית</t>
+  </si>
+  <si>
+    <t>טל בן תניה</t>
+  </si>
+  <si>
+    <t>יהודה בן יסכה</t>
+  </si>
+  <si>
+    <t>יהודה צבי בן רחל נטלי</t>
+  </si>
+  <si>
+    <t>יִטְבַּרק בן דֳסטה</t>
+  </si>
+  <si>
+    <t>יצחק איציק בן דינה</t>
+  </si>
+  <si>
+    <t>מאור בן ג'ניה</t>
+  </si>
+  <si>
+    <t>מקסים בן ויקטוריה</t>
+  </si>
+  <si>
+    <t>משה בן ג'וזיאן</t>
+  </si>
+  <si>
+    <t>משה בן ג'וליה</t>
+  </si>
+  <si>
+    <t>ניקיטה בן אנג'ליקה</t>
+  </si>
+  <si>
+    <t>נפתלי נתן בן אנג'לין</t>
+  </si>
+  <si>
+    <t>נתן רוג'ר בן אנליז חנה</t>
+  </si>
+  <si>
+    <t>עופרי בת מירב</t>
+  </si>
+  <si>
+    <t>עמרי ג'ון בן שושנה</t>
+  </si>
+  <si>
+    <t>ראם בן עדןלי</t>
+  </si>
+  <si>
+    <t>רום בן נועה תמר ברסלבסקי</t>
+  </si>
+  <si>
+    <t>רונן בן דינה מנזה</t>
+  </si>
+  <si>
+    <t>שובל בן רונית</t>
+  </si>
+  <si>
+    <t>שלו בן ג'יזל</t>
+  </si>
+  <si>
+    <t>שלמה אהוד בן ג'ולייט</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3601,51 +3202,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A1178"/>
+  <dimension ref="A1:A1045"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
@@ -8829,715 +8430,50 @@
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="s">
         <v>1044</v>
-      </c>
-[...663 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>CodexWorld\PhpXlsxGenerator</Application>
   <Company>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Company>
   <Manager>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>